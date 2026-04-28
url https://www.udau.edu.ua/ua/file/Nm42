--- v0 (2025-10-26)
+++ v1 (2026-04-28)
@@ -1,1445 +1,1532 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00D32369" w:rsidRDefault="00232BE4" w:rsidP="00232BE4">
+    <w:p w14:paraId="4F95D784" w14:textId="77777777" w:rsidR="00002D3E" w:rsidRDefault="00002D3E" w:rsidP="00232BE4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5103"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>Ректору УНУС</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00232E90" w:rsidRDefault="00232E90" w:rsidP="00232BE4">
+        <w:t>В.о. ре</w:t>
+      </w:r>
+      <w:r w:rsidR="00232BE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ктор</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidR="00232BE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УНУ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4279C329" w14:textId="2B88EA4A" w:rsidR="00232E90" w:rsidRDefault="00273BEE" w:rsidP="00232BE4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5103"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
+        <w:t>Олені ЯРОШИНСЬКІЙ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5440DE6D" w14:textId="77777777" w:rsidR="00232BE4" w:rsidRDefault="00232BE4" w:rsidP="00232BE4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>займана посада</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57A1CFF7" w14:textId="77777777" w:rsidR="00232BE4" w:rsidRDefault="00232BE4" w:rsidP="00232BE4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>назва кафедри (або підрозділу)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75B424CC" w14:textId="77777777" w:rsidR="00784F51" w:rsidRDefault="00784F51" w:rsidP="00784F51">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Прізвище , ім’я по батькові</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AF49FCC" w14:textId="77777777" w:rsidR="00784F51" w:rsidRDefault="00784F51" w:rsidP="00232BE4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35A307FD" w14:textId="77777777" w:rsidR="00232BE4" w:rsidRDefault="00232BE4" w:rsidP="00232BE4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A763533" w14:textId="77777777" w:rsidR="00232BE4" w:rsidRDefault="00232BE4" w:rsidP="00232BE4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33E3B986" w14:textId="77777777" w:rsidR="00232BE4" w:rsidRDefault="00232BE4" w:rsidP="00232BE4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="425114E8" w14:textId="77777777" w:rsidR="00232BE4" w:rsidRDefault="00232BE4" w:rsidP="00232BE4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Заява</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B9BF035" w14:textId="77777777" w:rsidR="00232BE4" w:rsidRDefault="00232BE4" w:rsidP="00232BE4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="685AF89E" w14:textId="480D7994" w:rsidR="00232BE4" w:rsidRDefault="00232BE4" w:rsidP="00BC6C37">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Прошу поселити мене в гуртожиток № __ (приміщення санаторію-профілакторію по вул. Глібк</w:t>
+      </w:r>
+      <w:r w:rsidR="006855CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>, 1)  з (дата поселення).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0500BDAA" w14:textId="77777777" w:rsidR="00232BE4" w:rsidRDefault="00B03CA1" w:rsidP="00BC6C37">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>З правилами внутрішнього розпорядку ознайомлений(на), зобов’язуюсь виконувати та вчасно сплачувати за проживання згідно укладеного договору</w:t>
+      </w:r>
+      <w:r w:rsidR="00232BE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0878C454" w14:textId="32BE662C" w:rsidR="00B03CA1" w:rsidRDefault="00B03CA1" w:rsidP="00BC6C37">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>З місцем розташування споруд цивільного захисту та укриття на території УНУ ознайомлений(на). Всю відповідальність за власну безпеку беру на себе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C108C61" w14:textId="77777777" w:rsidR="00232BE4" w:rsidRDefault="00232BE4" w:rsidP="00BC6C37">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41E6321D" w14:textId="77777777" w:rsidR="00232BE4" w:rsidRDefault="00232BE4" w:rsidP="00BC6C37">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="371D6A50" w14:textId="77777777" w:rsidR="00232BE4" w:rsidRDefault="00784F51" w:rsidP="00BC6C37">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>д</w:t>
+      </w:r>
+      <w:r w:rsidR="00232BE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ата </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00232BE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00232BE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00232BE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00232BE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00232BE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00232BE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>підпис</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E84487D" w14:textId="77777777" w:rsidR="00232BE4" w:rsidRDefault="00232BE4" w:rsidP="00BC6C37">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33DDE3EA" w14:textId="77777777" w:rsidR="00232BE4" w:rsidRDefault="00232BE4" w:rsidP="00BC6C37">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="627D4F43" w14:textId="77777777" w:rsidR="00232BE4" w:rsidRDefault="00232BE4" w:rsidP="00BC6C37">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C56B393" w14:textId="77777777" w:rsidR="00232BE4" w:rsidRDefault="00232BE4" w:rsidP="00BC6C37">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2534005F" w14:textId="77777777" w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00232BE4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56FEFAA0" w14:textId="77777777" w:rsidR="00BC6C37" w:rsidRPr="006B4955" w:rsidRDefault="00BC6C37" w:rsidP="00232BE4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Начальник відділу кадрів</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EE1BC39" w14:textId="77777777" w:rsidR="00D13046" w:rsidRPr="006B4955" w:rsidRDefault="00D13046" w:rsidP="00232BE4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04FE7FFF" w14:textId="77777777" w:rsidR="00D13046" w:rsidRPr="006B4955" w:rsidRDefault="00D13046" w:rsidP="00D13046">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Директор студмістечка</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32811056" w14:textId="77777777" w:rsidR="00D13046" w:rsidRPr="006B4955" w:rsidRDefault="00D13046" w:rsidP="00D13046">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C5C7DA6" w14:textId="77777777" w:rsidR="00D13046" w:rsidRPr="00D13046" w:rsidRDefault="00D13046" w:rsidP="00D13046">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Завідувач гуртожитку</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="234D0AF2" w14:textId="77777777" w:rsidR="00D13046" w:rsidRDefault="00D13046" w:rsidP="00D13046">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DA99DE2" w14:textId="77777777" w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F1ADB3D" w14:textId="42010221" w:rsidR="00BC6C37" w:rsidRDefault="00273BEE" w:rsidP="00BC6C37">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>В.о. р</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC6C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ектор</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC6C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УНУ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5459A1D4" w14:textId="01B43377" w:rsidR="00232E90" w:rsidRDefault="00232E90" w:rsidP="00BC6C37">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
         <w:t xml:space="preserve">Олені </w:t>
       </w:r>
-      <w:r w:rsidR="00232BE4">
-[...24 lines deleted...]
-    <w:p w:rsidR="00232BE4" w:rsidRDefault="00232BE4" w:rsidP="00232BE4">
+      <w:r w:rsidR="00273BEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ЯРОШИНСЬКІЙ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DA226B9" w14:textId="77777777" w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00BC6C37">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5103"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>займана посада</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00232BE4" w:rsidRDefault="00232BE4" w:rsidP="00232BE4">
+        <w:t>студента (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B03CA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> факультет</w:t>
+      </w:r>
+      <w:r w:rsidR="00A24B2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> груп</w:t>
+      </w:r>
+      <w:r w:rsidR="00A24B2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20B43F7B" w14:textId="77777777" w:rsidR="00784F51" w:rsidRDefault="00784F51" w:rsidP="00784F51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5103"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>назва кафедри (або підрозділу)</w:t>
-[...17 lines deleted...]
-        </w:rPr>
         <w:t>Прізвище , ім’я по батькові</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00784F51" w:rsidRDefault="00784F51" w:rsidP="00232BE4">
-[...559 lines deleted...]
-    <w:p w:rsidR="00A24B2B" w:rsidRDefault="006B7A2F" w:rsidP="00A24B2B">
+    <w:p w14:paraId="3DF414F8" w14:textId="77777777" w:rsidR="00A24B2B" w:rsidRDefault="006B7A2F" w:rsidP="00A24B2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5103"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>т</w:t>
       </w:r>
       <w:r w:rsidR="00D13046">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ел</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D13046">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A24B2B" w:rsidRDefault="00A24B2B" w:rsidP="00BC6C37">
+    <w:p w14:paraId="57D54C47" w14:textId="77777777" w:rsidR="00A24B2B" w:rsidRDefault="00A24B2B" w:rsidP="00BC6C37">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5103"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00BC6C37">
-[...29 lines deleted...]
-    <w:p w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00BC6C37">
+    <w:p w14:paraId="2CDC25FF" w14:textId="77777777" w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00BC6C37">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14AA7830" w14:textId="77777777" w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00BC6C37">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AD18707" w14:textId="77777777" w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00BC6C37">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0335FD3A" w14:textId="77777777" w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00BC6C37">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Заява</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00BC6C37">
+    <w:p w14:paraId="494039EA" w14:textId="77777777" w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00BC6C37">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00BC6C37">
+    <w:p w14:paraId="3FFAA76B" w14:textId="401FDE1B" w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00BC6C37">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Прошу поселити мене в гуртожиток № __ (приміщення санаторію-профілакторію по вул. Глібко, 1)  </w:t>
+        <w:t>Прошу поселити мене в гуртожиток № __ (приміщення санаторію-профілакторію по вул. Глібк</w:t>
+      </w:r>
+      <w:r w:rsidR="0069263C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 1)  </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>з</w:t>
       </w:r>
       <w:r w:rsidR="00A24B2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>___по</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A24B2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> (дата поселення).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B03CA1" w:rsidRDefault="00B03CA1" w:rsidP="00B03CA1">
+    <w:p w14:paraId="0DF58373" w14:textId="77777777" w:rsidR="00B03CA1" w:rsidRDefault="00B03CA1" w:rsidP="00B03CA1">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>З правилами внутрішнього розпорядку ознайомлений(на), зобов’язуюсь виконувати та вчасно сплачувати за проживання згідно укладеного договору.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B03CA1" w:rsidRDefault="00B03CA1" w:rsidP="00B03CA1">
+    <w:p w14:paraId="1EC08282" w14:textId="77E7F86E" w:rsidR="00B03CA1" w:rsidRDefault="00B03CA1" w:rsidP="00B03CA1">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>З місцем розташування споруд цивільного захисту та укриття на території УНУС ознайомлений(на). Всю відповідальність за власну безпеку беру на себе.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00BC6C37">
+        <w:t>З місцем розташування споруд цивільного захисту та укриття на території УНУ ознайомлений(на). Всю відповідальність за власну безпеку беру на себе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A5B83C0" w14:textId="77777777" w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00BC6C37">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00BC6C37">
+    <w:p w14:paraId="03DA4461" w14:textId="77777777" w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00BC6C37">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC6C37" w:rsidRDefault="00784F51" w:rsidP="00BC6C37">
+    <w:p w14:paraId="677DF8BB" w14:textId="19327E10" w:rsidR="00BC6C37" w:rsidRDefault="00784F51" w:rsidP="00BC6C37">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>д</w:t>
       </w:r>
       <w:r w:rsidR="00BC6C37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">ата </w:t>
       </w:r>
       <w:r w:rsidR="00BC6C37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="0069263C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidR="00BC6C37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00BC6C37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00BC6C37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00BC6C37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00BC6C37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
         <w:t>підпис</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00BC6C37">
+    <w:p w14:paraId="66BC0050" w14:textId="77777777" w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00BC6C37">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B03CA1" w:rsidRDefault="00B03CA1" w:rsidP="00BC6C37">
+    <w:p w14:paraId="5564E9DB" w14:textId="77777777" w:rsidR="00B03CA1" w:rsidRDefault="00B03CA1" w:rsidP="00BC6C37">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B03CA1" w:rsidRDefault="00B03CA1" w:rsidP="00BC6C37">
+    <w:p w14:paraId="1B6C6CDF" w14:textId="77777777" w:rsidR="00B03CA1" w:rsidRDefault="00B03CA1" w:rsidP="00BC6C37">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC6C37" w:rsidRDefault="00B03CA1" w:rsidP="00B03CA1">
+    <w:p w14:paraId="29997996" w14:textId="77777777" w:rsidR="00BC6C37" w:rsidRDefault="00B03CA1" w:rsidP="00B03CA1">
       <w:pPr>
         <w:spacing w:after="0" w:line="600" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Декан факультету</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B03CA1" w:rsidRDefault="00B03CA1" w:rsidP="00B03CA1">
+    <w:p w14:paraId="7FDA2968" w14:textId="77777777" w:rsidR="00B03CA1" w:rsidRDefault="00B03CA1" w:rsidP="00B03CA1">
       <w:pPr>
         <w:spacing w:after="0" w:line="720" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Директор студмістечка</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC6C37" w:rsidRDefault="00B03CA1" w:rsidP="00B03CA1">
+    <w:p w14:paraId="6F738AA4" w14:textId="77777777" w:rsidR="00BC6C37" w:rsidRDefault="00B03CA1" w:rsidP="00B03CA1">
       <w:pPr>
         <w:spacing w:after="0" w:line="720" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Завідувач гуртожитку</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37">
+    <w:p w14:paraId="3E9AAC31" w14:textId="77777777" w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00BC6C37">
+    <w:p w14:paraId="4ECC9BF5" w14:textId="08C6BFE3" w:rsidR="00BC6C37" w:rsidRDefault="00273BEE" w:rsidP="00BC6C37">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5103"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>Ректору УНУС</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00232E90" w:rsidRDefault="00232E90" w:rsidP="00BC6C37">
+        <w:lastRenderedPageBreak/>
+        <w:t>В.о. ректора</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC6C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УНУ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A87DCC6" w14:textId="0B989712" w:rsidR="00232E90" w:rsidRDefault="00232E90" w:rsidP="00BC6C37">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5103"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>Олені НЕПОЧАТЕНКО</w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00BC6C37">
+        <w:t xml:space="preserve">Олені </w:t>
+      </w:r>
+      <w:r w:rsidR="00273BEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ЯРОШИНСЬКІЙ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="692D5871" w14:textId="77777777" w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00BC6C37">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5103"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>займана посада</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00BC6C37">
+    <w:p w14:paraId="0BA6CFF4" w14:textId="77777777" w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00BC6C37">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5103"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>назва кафедри (або підрозділу)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00784F51" w:rsidRDefault="00784F51" w:rsidP="00784F51">
+    <w:p w14:paraId="19848282" w14:textId="77777777" w:rsidR="00784F51" w:rsidRDefault="00784F51" w:rsidP="00784F51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5103"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Прізвище , ім’я по батькові</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00784F51" w:rsidRDefault="00784F51" w:rsidP="00BC6C37">
+    <w:p w14:paraId="0B8F77EB" w14:textId="77777777" w:rsidR="00784F51" w:rsidRDefault="00784F51" w:rsidP="00BC6C37">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5103"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00BC6C37">
-[...29 lines deleted...]
-    <w:p w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00BC6C37">
+    <w:p w14:paraId="19F818D0" w14:textId="77777777" w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00BC6C37">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DDC9E01" w14:textId="77777777" w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00BC6C37">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73A68046" w14:textId="77777777" w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00BC6C37">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5593FD8E" w14:textId="77777777" w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00BC6C37">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Заява</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00BC6C37">
+    <w:p w14:paraId="297321CE" w14:textId="77777777" w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00BC6C37">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A24B2B" w:rsidRDefault="00BC6C37" w:rsidP="00A24B2B">
+    <w:p w14:paraId="40E4A0EC" w14:textId="7323FD21" w:rsidR="00A24B2B" w:rsidRDefault="00BC6C37" w:rsidP="00A24B2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>Прошу продовжити термін проживання в гуртожитку № __ (приміщенні санаторію-профілакторію по вул. Глібко, 1) кімната (квартира)</w:t>
+        <w:t>Прошу продовжити термін проживання в гуртожитку № __ (приміщенні санаторію-профілакторію по вул. Глібк</w:t>
+      </w:r>
+      <w:r w:rsidR="0069263C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>, 1) кімната (квартира)</w:t>
       </w:r>
       <w:r w:rsidR="00A24B2B" w:rsidRPr="00A24B2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A24B2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>з___по</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A24B2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>___ (дата поселення).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A24B2B" w:rsidRDefault="00A24B2B" w:rsidP="00A24B2B">
+    <w:p w14:paraId="1DFE4358" w14:textId="77777777" w:rsidR="00A24B2B" w:rsidRDefault="00A24B2B" w:rsidP="00A24B2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>З правилами внутрішнього розпорядку ознайомлений(на), зобов’язуюсь виконувати та вчасно сплачувати за проживання згідно укладеного договору.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A24B2B" w:rsidRDefault="00A24B2B" w:rsidP="00A24B2B">
+    <w:p w14:paraId="3E6A56FE" w14:textId="46B2DE7D" w:rsidR="00A24B2B" w:rsidRDefault="00A24B2B" w:rsidP="00A24B2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>З місцем розташування споруд цивільного захисту та укриття на території УНУС ознайомлений(на). Всю відповідальність за власну безпеку беру на себе.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00BC6C37">
+        <w:t>З місцем розташування споруд цивільного захисту та укриття на території УНУ ознайомлений(на). Всю відповідальність за власну безпеку беру на себе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="109827D1" w14:textId="77777777" w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00BC6C37">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00BC6C37">
+    <w:p w14:paraId="383C32BA" w14:textId="77777777" w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00BC6C37">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC6C37" w:rsidRDefault="00784F51" w:rsidP="00BC6C37">
+    <w:p w14:paraId="7872CD14" w14:textId="77777777" w:rsidR="00BC6C37" w:rsidRDefault="00784F51" w:rsidP="00BC6C37">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>д</w:t>
       </w:r>
       <w:r w:rsidR="00BC6C37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">ата </w:t>
@@ -1488,496 +1575,539 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00BC6C37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00BC6C37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
         <w:t>підпис</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00BC6C37">
+    <w:p w14:paraId="67326B5A" w14:textId="77777777" w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00BC6C37">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00BC6C37">
+    <w:p w14:paraId="144D5BE7" w14:textId="77777777" w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00BC6C37">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00BC6C37">
+    <w:p w14:paraId="76CB5839" w14:textId="77777777" w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00BC6C37">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D13046" w:rsidRPr="00D13046" w:rsidRDefault="00D13046" w:rsidP="00D13046">
+    <w:p w14:paraId="72048275" w14:textId="77777777" w:rsidR="00D13046" w:rsidRPr="00D13046" w:rsidRDefault="00D13046" w:rsidP="00D13046">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Начальник відділу кадрів</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D13046" w:rsidRPr="00D13046" w:rsidRDefault="00D13046" w:rsidP="00D13046">
-[...9 lines deleted...]
-    <w:p w:rsidR="00D13046" w:rsidRPr="00D13046" w:rsidRDefault="00D13046" w:rsidP="00D13046">
+    <w:p w14:paraId="320DB72B" w14:textId="77777777" w:rsidR="00D13046" w:rsidRPr="00D13046" w:rsidRDefault="00D13046" w:rsidP="00D13046">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5338BF6A" w14:textId="77777777" w:rsidR="00D13046" w:rsidRPr="00D13046" w:rsidRDefault="00D13046" w:rsidP="00D13046">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Директор студмістечка</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D13046" w:rsidRPr="00D13046" w:rsidRDefault="00D13046" w:rsidP="00D13046">
-[...9 lines deleted...]
-    <w:p w:rsidR="00D13046" w:rsidRDefault="00D13046" w:rsidP="00D13046">
+    <w:p w14:paraId="43143AB2" w14:textId="77777777" w:rsidR="00D13046" w:rsidRPr="00D13046" w:rsidRDefault="00D13046" w:rsidP="00D13046">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A1C9BCC" w14:textId="77777777" w:rsidR="00D13046" w:rsidRDefault="00D13046" w:rsidP="00D13046">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Завідувач гуртожитку</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B14DB" w:rsidRDefault="001B14DB" w:rsidP="00D13046">
-[...10 lines deleted...]
-    <w:p w:rsidR="001B14DB" w:rsidRPr="00D13046" w:rsidRDefault="001B14DB" w:rsidP="00D13046">
+    <w:p w14:paraId="3691D8D8" w14:textId="77777777" w:rsidR="001B14DB" w:rsidRDefault="001B14DB" w:rsidP="00D13046">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1438BA80" w14:textId="77777777" w:rsidR="001B14DB" w:rsidRPr="00D13046" w:rsidRDefault="001B14DB" w:rsidP="00D13046">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Бухгалтерія</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00D13046">
+    <w:p w14:paraId="5F5786C8" w14:textId="77777777" w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00D13046">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00BC6C37">
+    <w:p w14:paraId="3BDA8F08" w14:textId="73D57E4C" w:rsidR="00BC6C37" w:rsidRDefault="00273BEE" w:rsidP="00BC6C37">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5103"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-    <w:p w:rsidR="00232E90" w:rsidRDefault="00232E90" w:rsidP="00BC6C37">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>В.о</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ректора</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC6C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УНУ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AAE00B8" w14:textId="25314700" w:rsidR="00232E90" w:rsidRDefault="00232E90" w:rsidP="00BC6C37">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5103"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Олені НЕПОЧАТЕНКО </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00BC6C37">
+        <w:t xml:space="preserve">Олені </w:t>
+      </w:r>
+      <w:r w:rsidR="00273BEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ЯРОШИНСЬКІЙ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="105E7261" w14:textId="77777777" w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00BC6C37">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5103"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>студента (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ки</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>) ___ групи</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00784F51" w:rsidRDefault="00784F51" w:rsidP="00784F51">
+    <w:p w14:paraId="1256BD6C" w14:textId="77777777" w:rsidR="00784F51" w:rsidRDefault="00784F51" w:rsidP="00784F51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5103"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Прізвище , ім’я по батькові</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A24B2B" w:rsidRDefault="006B7A2F" w:rsidP="00A24B2B">
+    <w:p w14:paraId="24AD84F8" w14:textId="77777777" w:rsidR="00A24B2B" w:rsidRDefault="006B7A2F" w:rsidP="00A24B2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5103"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>т</w:t>
       </w:r>
       <w:r w:rsidR="001B14DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ел</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001B14DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00BC6C37">
+    <w:p w14:paraId="2FD2E26E" w14:textId="77777777" w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00BC6C37">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5103"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00BC6C37">
+    <w:p w14:paraId="4845629D" w14:textId="77777777" w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00BC6C37">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5103"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00BC6C37">
+    <w:p w14:paraId="28E4F3E8" w14:textId="77777777" w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00BC6C37">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Заява</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00BC6C37">
+    <w:p w14:paraId="726DE112" w14:textId="77777777" w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00BC6C37">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00BC6C37">
+    <w:p w14:paraId="7C606EEA" w14:textId="56C1E668" w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00BC6C37">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Прошу продовжити термін проживання в гуртожитку № __ (приміщенні санаторію-профілакторію по вул. Глібко, 1) кімната (квартира) </w:t>
+        <w:t>Прошу продовжити термін проживання в гуртожитку № __ (приміщенні санаторію-профілакторію по вул. Глібк</w:t>
+      </w:r>
+      <w:r w:rsidR="0069263C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 1) кімната (квартира) </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A24B2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>з___по</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A24B2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>___ (дата поселення).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A24B2B" w:rsidRDefault="00A24B2B" w:rsidP="00A24B2B">
+    <w:p w14:paraId="1A8BFF1F" w14:textId="77777777" w:rsidR="00A24B2B" w:rsidRDefault="00A24B2B" w:rsidP="00A24B2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>З правилами внутрішнього розпорядку ознайомлений(на), зобов’язуюсь виконувати та вчасно сплачувати за проживання згідно укладеного договору.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A24B2B" w:rsidRDefault="00A24B2B" w:rsidP="00A24B2B">
+    <w:p w14:paraId="07C70256" w14:textId="67B0FE5E" w:rsidR="00A24B2B" w:rsidRDefault="00A24B2B" w:rsidP="00A24B2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>З місцем розташування споруд цивільного захисту та укриття на території УНУС ознайомлений(на). Всю відповідальність за власну безпеку беру на себе.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00BC6C37">
+        <w:t>З місцем розташування споруд цивільного захисту та укриття на території УНУ ознайомлений(на). Всю відповідальність за власну безпеку беру на себе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78B147F3" w14:textId="77777777" w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00BC6C37">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00BC6C37">
+    <w:p w14:paraId="442223A6" w14:textId="77777777" w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00BC6C37">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC6C37" w:rsidRDefault="00784F51" w:rsidP="00BC6C37">
+    <w:p w14:paraId="6CBE6035" w14:textId="77777777" w:rsidR="00BC6C37" w:rsidRDefault="00784F51" w:rsidP="00BC6C37">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>д</w:t>
       </w:r>
       <w:r w:rsidR="00BC6C37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">ата </w:t>
@@ -2026,225 +2156,242 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00BC6C37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00BC6C37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
         <w:t>підпис</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00BC6C37">
+    <w:p w14:paraId="5E7DC757" w14:textId="77777777" w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00BC6C37">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A24B2B" w:rsidRDefault="00A24B2B" w:rsidP="00A24B2B">
+    <w:p w14:paraId="1A5538A3" w14:textId="77777777" w:rsidR="00A24B2B" w:rsidRDefault="00A24B2B" w:rsidP="00A24B2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="600" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Декан факультету</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A24B2B" w:rsidRDefault="00A24B2B" w:rsidP="00A24B2B">
+    <w:p w14:paraId="526A8B7F" w14:textId="77777777" w:rsidR="00A24B2B" w:rsidRDefault="00A24B2B" w:rsidP="00A24B2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="720" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Директор студмістечка</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A24B2B" w:rsidRDefault="00A24B2B" w:rsidP="00A24B2B">
+    <w:p w14:paraId="5C766F83" w14:textId="77777777" w:rsidR="00A24B2B" w:rsidRDefault="00A24B2B" w:rsidP="00A24B2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="720" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Завідувач гуртожитку </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B14DB" w:rsidRDefault="001B14DB" w:rsidP="00A24B2B">
+    <w:p w14:paraId="46A0CF67" w14:textId="77777777" w:rsidR="001B14DB" w:rsidRDefault="001B14DB" w:rsidP="00A24B2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="720" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Бухгалтерія</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00BC6C37">
+    <w:p w14:paraId="224181F4" w14:textId="77777777" w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00BC6C37">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37">
+    <w:p w14:paraId="462337D2" w14:textId="77777777" w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00BC6C37">
+    <w:p w14:paraId="50214662" w14:textId="0523E9BD" w:rsidR="00BC6C37" w:rsidRDefault="00273BEE" w:rsidP="00BC6C37">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5103"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>Ректору УНУС</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00870ADB" w:rsidRDefault="00870ADB" w:rsidP="00BC6C37">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">В.о. ректора </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC6C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>УНУ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2796084D" w14:textId="0D3038FA" w:rsidR="00870ADB" w:rsidRDefault="00870ADB" w:rsidP="00BC6C37">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5103"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Олені НЕПОЧАТЕНКО </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="005C3531" w:rsidRDefault="005C3531" w:rsidP="005C3531">
+        <w:t xml:space="preserve">Олені </w:t>
+      </w:r>
+      <w:r w:rsidR="00273BEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ЯРОШИНСЬКІЙ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41C93EA0" w14:textId="77777777" w:rsidR="005C3531" w:rsidRDefault="005C3531" w:rsidP="005C3531">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5103"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Прізвище , ім’я по батькові</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C3531" w:rsidRPr="006B7A2F" w:rsidRDefault="006B7A2F" w:rsidP="005C3531">
+    <w:p w14:paraId="607452FE" w14:textId="77777777" w:rsidR="005C3531" w:rsidRPr="006B7A2F" w:rsidRDefault="006B7A2F" w:rsidP="005C3531">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5103"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="005C3531" w:rsidRPr="006B7A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
@@ -2257,148 +2404,148 @@
           <w:i/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">англійською </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>м</w:t>
       </w:r>
       <w:r w:rsidRPr="006B7A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>овою)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC6C37" w:rsidRDefault="006B7A2F" w:rsidP="00BC6C37">
+    <w:p w14:paraId="69A0D66D" w14:textId="77777777" w:rsidR="00BC6C37" w:rsidRDefault="006B7A2F" w:rsidP="00BC6C37">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5103"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>т</w:t>
       </w:r>
       <w:r w:rsidR="001B14DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ел</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001B14DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00BC6C37">
-[...29 lines deleted...]
-    <w:p w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00CB41D0">
+    <w:p w14:paraId="5A4F12F9" w14:textId="77777777" w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00BC6C37">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2697D292" w14:textId="77777777" w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00BC6C37">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2975E509" w14:textId="77777777" w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00BC6C37">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AE05460" w14:textId="77777777" w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00CB41D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Заява</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00CB41D0">
+    <w:p w14:paraId="7B11B300" w14:textId="77777777" w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00CB41D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00CB41D0">
+    <w:p w14:paraId="710CF5D1" w14:textId="77777777" w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00CB41D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Прошу видати академічну довідку про моє навчання</w:t>
       </w:r>
       <w:r w:rsidR="00CB41D0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> (в аспірантурі, докторантурі)</w:t>
@@ -2414,95 +2561,95 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CB41D0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>з _____ по ______ на факультеті ________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC6C37" w:rsidRDefault="00CB41D0" w:rsidP="00CB41D0">
+    <w:p w14:paraId="193F45A5" w14:textId="77777777" w:rsidR="00BC6C37" w:rsidRDefault="00CB41D0" w:rsidP="00CB41D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Довідка потрібна для _______________________________________.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00CB41D0">
+    <w:p w14:paraId="2B5F8204" w14:textId="77777777" w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00CB41D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CB41D0" w:rsidRDefault="00CB41D0" w:rsidP="00CB41D0">
+    <w:p w14:paraId="0A0B9A57" w14:textId="77777777" w:rsidR="00CB41D0" w:rsidRDefault="00CB41D0" w:rsidP="00CB41D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC6C37" w:rsidRDefault="00784F51" w:rsidP="00BC6C37">
+    <w:p w14:paraId="7A2CA8A2" w14:textId="77777777" w:rsidR="00BC6C37" w:rsidRDefault="00784F51" w:rsidP="00BC6C37">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>д</w:t>
       </w:r>
       <w:r w:rsidR="00BC6C37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">ата </w:t>
@@ -2551,3687 +2698,4995 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00BC6C37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00BC6C37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
         <w:t>підпис</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00BC6C37">
+    <w:p w14:paraId="1E4E556D" w14:textId="77777777" w:rsidR="00BC6C37" w:rsidRDefault="00BC6C37" w:rsidP="00BC6C37">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5103"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CB41D0" w:rsidRDefault="00CB41D0" w:rsidP="00BC6C37">
+    <w:p w14:paraId="3E2FF2C4" w14:textId="77777777" w:rsidR="00CB41D0" w:rsidRDefault="00CB41D0" w:rsidP="00BC6C37">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5103"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CB41D0" w:rsidRDefault="00CB41D0" w:rsidP="00BC6C37">
+    <w:p w14:paraId="50811D92" w14:textId="77777777" w:rsidR="00CB41D0" w:rsidRDefault="00CB41D0" w:rsidP="00BC6C37">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5103"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CB41D0" w:rsidRDefault="00CB41D0" w:rsidP="00CB41D0">
+    <w:p w14:paraId="0458581D" w14:textId="77777777" w:rsidR="00CB41D0" w:rsidRDefault="00CB41D0" w:rsidP="00CB41D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Декан факультету</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB41D0" w:rsidRDefault="00CB41D0" w:rsidP="00CB41D0">
-[...19 lines deleted...]
-    <w:p w:rsidR="00634795" w:rsidRDefault="00CB41D0" w:rsidP="00CB41D0">
+    <w:p w14:paraId="4C38FD7E" w14:textId="77777777" w:rsidR="00CB41D0" w:rsidRDefault="00CB41D0" w:rsidP="00CB41D0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4161A403" w14:textId="77777777" w:rsidR="00CB41D0" w:rsidRDefault="00CB41D0" w:rsidP="00CB41D0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59DDEDBE" w14:textId="77777777" w:rsidR="00634795" w:rsidRDefault="00CB41D0" w:rsidP="00CB41D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Диспетчер факультету</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00634795" w:rsidRDefault="00634795" w:rsidP="001B14DB">
+    <w:p w14:paraId="31F66605" w14:textId="77777777" w:rsidR="00634795" w:rsidRDefault="00634795" w:rsidP="001B14DB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5103"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C72055" w:rsidRDefault="00C72055" w:rsidP="00C72055">
+    <w:p w14:paraId="54B4990B" w14:textId="77777777" w:rsidR="00C72055" w:rsidRDefault="00002D3E" w:rsidP="00C72055">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5103"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>Ректору УНУС</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00870ADB" w:rsidRDefault="00870ADB" w:rsidP="00C72055">
+        <w:lastRenderedPageBreak/>
+        <w:t>В.о. р</w:t>
+      </w:r>
+      <w:r w:rsidR="00C72055">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ектор</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidR="00C72055">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УНУ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F6022EC" w14:textId="6C090178" w:rsidR="00870ADB" w:rsidRDefault="00273BEE" w:rsidP="00C72055">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5103"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
+        <w:t>Олені ЯРОШИНСЬКІЙ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16288F1B" w14:textId="77777777" w:rsidR="00C72055" w:rsidRDefault="00C72055" w:rsidP="00C72055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>займана посада</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D06AA58" w14:textId="77777777" w:rsidR="00C72055" w:rsidRDefault="00C72055" w:rsidP="00C72055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>назва кафедри (або підрозділу)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73C1B9E6" w14:textId="77777777" w:rsidR="005C3531" w:rsidRDefault="00002D3E" w:rsidP="005C3531">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Прізвище</w:t>
+      </w:r>
+      <w:r w:rsidR="005C3531">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>, ім’я по батькові</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A0594C7" w14:textId="77777777" w:rsidR="005C3531" w:rsidRDefault="005C3531" w:rsidP="00C72055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7329899B" w14:textId="77777777" w:rsidR="005C3531" w:rsidRDefault="005C3531" w:rsidP="00C72055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B90EE0E" w14:textId="77777777" w:rsidR="00C72055" w:rsidRDefault="00C72055" w:rsidP="00C72055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2209548C" w14:textId="77777777" w:rsidR="00C72055" w:rsidRDefault="00C72055" w:rsidP="00C72055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AFD40F2" w14:textId="77777777" w:rsidR="00C72055" w:rsidRDefault="00C72055" w:rsidP="00C72055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40B165B2" w14:textId="77777777" w:rsidR="00C72055" w:rsidRDefault="00002D3E" w:rsidP="00C72055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Службова записка</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70973913" w14:textId="77777777" w:rsidR="00C72055" w:rsidRDefault="00C72055" w:rsidP="00C72055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74757ED1" w14:textId="77777777" w:rsidR="005C3531" w:rsidRDefault="001E019A" w:rsidP="005C3531">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C72055">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Прошу відрядити мене до м</w:t>
+      </w:r>
+      <w:r w:rsidR="005C3531">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="002030C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> у</w:t>
+      </w:r>
+      <w:r w:rsidR="005C3531">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ____________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005C3531">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  з метою </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A8F0DF0" w14:textId="77777777" w:rsidR="005C3531" w:rsidRDefault="005C3531" w:rsidP="005C3531">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005C3531">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>(назва організації)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D168D53" w14:textId="77777777" w:rsidR="005C3531" w:rsidRDefault="005C3531" w:rsidP="001E019A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>_______________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25387A87" w14:textId="0D059D87" w:rsidR="00317EC0" w:rsidRDefault="002030C4" w:rsidP="001E019A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Термін відрядження: з__________</w:t>
+      </w:r>
+      <w:r w:rsidR="00317EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00870ADB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00273BEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00317EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>____________</w:t>
+      </w:r>
+      <w:r w:rsidR="00317EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00870ADB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00273BEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00317EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02C14A90" w14:textId="77777777" w:rsidR="00870ADB" w:rsidRDefault="00870ADB" w:rsidP="001E019A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Дата вибуття:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C562EA8" w14:textId="77777777" w:rsidR="00870ADB" w:rsidRDefault="00870ADB" w:rsidP="001E019A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Дата прибуття:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2148D3A7" w14:textId="77777777" w:rsidR="00C72055" w:rsidRDefault="00AF3524" w:rsidP="00C72055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Підстава: лист-запрошення.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01EC7860" w14:textId="77777777" w:rsidR="00C72055" w:rsidRDefault="00C72055" w:rsidP="00C72055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67D2B205" w14:textId="77777777" w:rsidR="00AF3524" w:rsidRDefault="00AF3524" w:rsidP="00C72055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19045E09" w14:textId="77777777" w:rsidR="00C72055" w:rsidRDefault="005202DC" w:rsidP="00C72055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>д</w:t>
+      </w:r>
+      <w:r w:rsidR="00C72055">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ата </w:t>
+      </w:r>
+      <w:r w:rsidR="001E019A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C72055">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C72055">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C72055">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C72055">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C72055">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C72055">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>підпис</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57983F2F" w14:textId="77777777" w:rsidR="00C72055" w:rsidRDefault="00C72055" w:rsidP="00C72055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06BCC598" w14:textId="77777777" w:rsidR="00C72055" w:rsidRDefault="00C72055" w:rsidP="00C72055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12F511B1" w14:textId="77777777" w:rsidR="00C72055" w:rsidRDefault="00C72055" w:rsidP="00C72055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EB472FD" w14:textId="77777777" w:rsidR="00C72055" w:rsidRDefault="00C72055" w:rsidP="00C72055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BAC3CE2" w14:textId="77777777" w:rsidR="00C72055" w:rsidRDefault="00344D62" w:rsidP="00C72055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Завідувач кафедри</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29A8964D" w14:textId="77777777" w:rsidR="00C72055" w:rsidRDefault="00C72055" w:rsidP="00C72055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="439AC68A" w14:textId="77777777" w:rsidR="00C72055" w:rsidRDefault="00C72055" w:rsidP="00C72055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23BF6950" w14:textId="77777777" w:rsidR="00C72055" w:rsidRDefault="00344D62" w:rsidP="00C72055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Начальник відділу кадрів</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0137D8FD" w14:textId="77777777" w:rsidR="00C72055" w:rsidRDefault="00C72055" w:rsidP="00C72055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="568C1ADB" w14:textId="77777777" w:rsidR="00C72055" w:rsidRDefault="00C72055" w:rsidP="00C72055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57EF1F32" w14:textId="77777777" w:rsidR="00C72055" w:rsidRDefault="00344D62" w:rsidP="00C72055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Завідувач навчального відділу</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF3524">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (для викладачів)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B8CAC17" w14:textId="77777777" w:rsidR="00C53192" w:rsidRDefault="00C53192">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EB2A98D" w14:textId="77777777" w:rsidR="00C579B3" w:rsidRDefault="00C579B3" w:rsidP="00C53192">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="171F4CBC" w14:textId="6B72D8D6" w:rsidR="00C53192" w:rsidRDefault="00273BEE" w:rsidP="00C53192">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В.о. ректора </w:t>
+      </w:r>
+      <w:r w:rsidR="00C53192">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>УНУ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26CF78DA" w14:textId="7F6DBE9B" w:rsidR="00870ADB" w:rsidRDefault="00870ADB" w:rsidP="00C53192">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Олені</w:t>
+      </w:r>
+      <w:r w:rsidR="00C53192">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00273BEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ЯРОШИНСЬКІЙ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="005C11A6" w14:textId="77777777" w:rsidR="00C53192" w:rsidRDefault="00C53192" w:rsidP="00C53192">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>займана посада</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="671DC799" w14:textId="77777777" w:rsidR="00C53192" w:rsidRDefault="00C53192" w:rsidP="00C53192">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>назва кафедри (або підрозділу)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C7F1E8F" w14:textId="77777777" w:rsidR="005C3531" w:rsidRDefault="005C3531" w:rsidP="005C3531">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Прізвище , ім’я по батькові</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33C44458" w14:textId="77777777" w:rsidR="005C3531" w:rsidRDefault="005C3531" w:rsidP="00C53192">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B7EA922" w14:textId="77777777" w:rsidR="00C53192" w:rsidRDefault="00C53192" w:rsidP="00C53192">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="152B2391" w14:textId="77777777" w:rsidR="00C53192" w:rsidRDefault="00C53192" w:rsidP="00C53192">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33003D94" w14:textId="77777777" w:rsidR="00C53192" w:rsidRDefault="00C53192" w:rsidP="00C53192">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B4730AE" w14:textId="77777777" w:rsidR="00C53192" w:rsidRDefault="00C53192" w:rsidP="00C53192">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Службова записка</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65235BD9" w14:textId="77777777" w:rsidR="00C53192" w:rsidRDefault="00C53192" w:rsidP="00C53192">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18878F77" w14:textId="77777777" w:rsidR="00C53192" w:rsidRDefault="00C53192" w:rsidP="005C3531">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Прошу відрядити мене та виділити службовий автомобіль до м.</w:t>
+      </w:r>
+      <w:r w:rsidR="002030C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>______</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> у </w:t>
+      </w:r>
+      <w:r w:rsidR="002030C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>_____________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>з метою__________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="239796D5" w14:textId="77777777" w:rsidR="005C3531" w:rsidRPr="005C3531" w:rsidRDefault="005C3531" w:rsidP="005C3531">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C3531">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>(назва організації)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0982319D" w14:textId="77777777" w:rsidR="005C3531" w:rsidRDefault="005C3531" w:rsidP="00317EC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62B60B68" w14:textId="14CE3313" w:rsidR="00317EC0" w:rsidRDefault="00317EC0" w:rsidP="00317EC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Термін відрядження: з </w:t>
+      </w:r>
+      <w:r w:rsidR="002030C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>_________</w:t>
+      </w:r>
+      <w:r w:rsidR="00870ADB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00273BEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00870ADB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по </w:t>
+      </w:r>
+      <w:r w:rsidR="002030C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>___________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00273BEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00870ADB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CE07789" w14:textId="77777777" w:rsidR="00870ADB" w:rsidRDefault="00870ADB" w:rsidP="00317EC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Дата вибуття:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A56AC0B" w14:textId="77777777" w:rsidR="00870ADB" w:rsidRDefault="00870ADB" w:rsidP="00317EC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Дата прибуття:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A1303C6" w14:textId="77777777" w:rsidR="00C53192" w:rsidRDefault="00C53192" w:rsidP="00C53192">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Підстава: лист-запрошення.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4684C4B5" w14:textId="77777777" w:rsidR="00C53192" w:rsidRDefault="00C53192" w:rsidP="00C53192">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E7B1E4E" w14:textId="77777777" w:rsidR="00C53192" w:rsidRDefault="00C53192" w:rsidP="00C53192">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04468C47" w14:textId="77777777" w:rsidR="00C53192" w:rsidRDefault="005C3531" w:rsidP="00C53192">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>д</w:t>
+      </w:r>
+      <w:r w:rsidR="00C53192">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ата </w:t>
+      </w:r>
+      <w:r w:rsidR="00C53192">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C53192">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C53192">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C53192">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C53192">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C53192">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C53192">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>підпис</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21802FAD" w14:textId="77777777" w:rsidR="00C53192" w:rsidRDefault="00C53192" w:rsidP="00C53192">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DB1B5F2" w14:textId="77777777" w:rsidR="005C3531" w:rsidRDefault="005C3531" w:rsidP="00C53192">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52B9C3A3" w14:textId="77777777" w:rsidR="00273BEE" w:rsidRDefault="00C53192" w:rsidP="005C3531">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Проректор з </w:t>
+      </w:r>
+      <w:r w:rsidR="00273BEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>науково-педагогічної</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="359DE44C" w14:textId="3B93186F" w:rsidR="00C53192" w:rsidRDefault="00273BEE" w:rsidP="005C3531">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>роботи та розвитку інфраструктури</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="054C1A38" w14:textId="77777777" w:rsidR="00C53192" w:rsidRDefault="00C53192" w:rsidP="005C3531">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53968B51" w14:textId="77777777" w:rsidR="00C53192" w:rsidRDefault="00C53192" w:rsidP="005C3531">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="516B8C60" w14:textId="77777777" w:rsidR="00C53192" w:rsidRDefault="00C53192" w:rsidP="005C3531">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Завідувач кафедри</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25F51292" w14:textId="77777777" w:rsidR="00C53192" w:rsidRDefault="00C53192" w:rsidP="005C3531">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45D640C2" w14:textId="77777777" w:rsidR="00C53192" w:rsidRDefault="00C53192" w:rsidP="005C3531">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="477F2486" w14:textId="77777777" w:rsidR="00C53192" w:rsidRDefault="00C53192" w:rsidP="005C3531">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Начальник відділу кадрів</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73A8FE8B" w14:textId="77777777" w:rsidR="00C53192" w:rsidRDefault="00C53192" w:rsidP="005C3531">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="353A20D8" w14:textId="77777777" w:rsidR="00C53192" w:rsidRDefault="00C53192" w:rsidP="005C3531">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="120ACC2C" w14:textId="77777777" w:rsidR="00C53192" w:rsidRDefault="00C53192" w:rsidP="005C3531">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Завідувач навчального відділу (для викладачів)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43477552" w14:textId="77777777" w:rsidR="00EB63BB" w:rsidRDefault="00EB63BB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="276CB39E" w14:textId="2565B3D4" w:rsidR="00EB63BB" w:rsidRDefault="00273BEE" w:rsidP="00EB63BB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>В.о.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB63BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ректора </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB63BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>УНУ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10336C4C" w14:textId="20354695" w:rsidR="00EB63BB" w:rsidRDefault="00870ADB" w:rsidP="00EB63BB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
         <w:t xml:space="preserve">Олені </w:t>
       </w:r>
-      <w:r w:rsidR="00C72055">
-[...16 lines deleted...]
-    <w:p w:rsidR="00C72055" w:rsidRDefault="00C72055" w:rsidP="00C72055">
+      <w:r w:rsidR="00273BEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ЯРОШИНСЬКІЙ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FCE666B" w14:textId="77777777" w:rsidR="00EB63BB" w:rsidRDefault="00307298" w:rsidP="00EB63BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5103"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>займана посада</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00C72055" w:rsidRDefault="00C72055" w:rsidP="00C72055">
+        <w:t>Прізвище , ім’я по батькові</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C3BE34C" w14:textId="77777777" w:rsidR="00307298" w:rsidRDefault="00307298" w:rsidP="00EB63BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5103"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>назва кафедри (або підрозділу)</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="005C3531" w:rsidRDefault="005C3531" w:rsidP="005C3531">
+        <w:t>Поштова адреса</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="308BBEF1" w14:textId="77777777" w:rsidR="00307298" w:rsidRPr="00307298" w:rsidRDefault="00307298" w:rsidP="00EB63BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5103"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00307298">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>(вказується за потреби)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C28DF57" w14:textId="77777777" w:rsidR="00EB63BB" w:rsidRDefault="00307298" w:rsidP="00EB63BB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Тел</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="470D0ADC" w14:textId="77777777" w:rsidR="00EB63BB" w:rsidRDefault="00EB63BB" w:rsidP="00EB63BB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A66764F" w14:textId="77777777" w:rsidR="00EB63BB" w:rsidRDefault="00EB63BB" w:rsidP="00EB63BB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27D58D1E" w14:textId="77777777" w:rsidR="00EB63BB" w:rsidRDefault="00EB63BB" w:rsidP="00EB63BB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46937843" w14:textId="77777777" w:rsidR="00EB63BB" w:rsidRDefault="00EB63BB" w:rsidP="00EB63BB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Заява</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22797D4E" w14:textId="77777777" w:rsidR="00EB63BB" w:rsidRDefault="00EB63BB" w:rsidP="00EB63BB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29C8E072" w14:textId="77777777" w:rsidR="00EB63BB" w:rsidRDefault="00EB63BB" w:rsidP="00EB63BB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Прошу видати мені архівну довідку про моє навчання на факультеті _____________ за (денною</w:t>
+      </w:r>
+      <w:r w:rsidR="001B14DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>заочною) формою навчання в період з (дата) по (дата). До заяви додаю копію диплома.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A57375B" w14:textId="77777777" w:rsidR="00EB63BB" w:rsidRDefault="00EB63BB" w:rsidP="00EB63BB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Довідка необхідна для пред’явлення в (назва підприємства, організації).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EF34B8B" w14:textId="77777777" w:rsidR="00EB63BB" w:rsidRDefault="00EB63BB" w:rsidP="00EB63BB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76A5D0C9" w14:textId="77777777" w:rsidR="00EB63BB" w:rsidRDefault="00EB63BB" w:rsidP="00EB63BB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52479F30" w14:textId="77777777" w:rsidR="00EB63BB" w:rsidRDefault="00EB63BB" w:rsidP="00EB63BB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>підпис</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20B2CB22" w14:textId="77777777" w:rsidR="00EB63BB" w:rsidRDefault="00EB63BB" w:rsidP="00EB63BB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="062790E6" w14:textId="77777777" w:rsidR="00EB63BB" w:rsidRDefault="00EB63BB" w:rsidP="00EB63BB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36EE8E37" w14:textId="77777777" w:rsidR="00EB63BB" w:rsidRDefault="00EB63BB" w:rsidP="00EB63BB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78D29278" w14:textId="77777777" w:rsidR="00EB63BB" w:rsidRDefault="00EB63BB" w:rsidP="00EB63BB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4149F22A" w14:textId="77777777" w:rsidR="00307298" w:rsidRDefault="00307298">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CDC16BD" w14:textId="37FD2733" w:rsidR="00307298" w:rsidRDefault="00273BEE" w:rsidP="00307298">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">В.о. ректора </w:t>
+      </w:r>
+      <w:r w:rsidR="00307298">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>УНУ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32613690" w14:textId="5709B73E" w:rsidR="00307298" w:rsidRDefault="00307298" w:rsidP="00307298">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Олені </w:t>
+      </w:r>
+      <w:r w:rsidR="00273BEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ЯРОШИНСЬКІЙ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56770D59" w14:textId="77777777" w:rsidR="00307298" w:rsidRDefault="00307298" w:rsidP="00307298">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Прізвище , ім’я по батькові</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C3531" w:rsidRDefault="005C3531" w:rsidP="00C72055">
+    <w:p w14:paraId="304803C6" w14:textId="77777777" w:rsidR="00307298" w:rsidRDefault="00307298" w:rsidP="00307298">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5103"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="005C3531" w:rsidRDefault="005C3531" w:rsidP="00C72055">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Поштова адреса</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55C580BF" w14:textId="77777777" w:rsidR="00307298" w:rsidRPr="00307298" w:rsidRDefault="00307298" w:rsidP="00307298">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5103"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...34 lines deleted...]
-    <w:p w:rsidR="00C72055" w:rsidRDefault="00C72055" w:rsidP="00C72055">
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00307298">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>(вказується за потреби)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14E8F39C" w14:textId="77777777" w:rsidR="00307298" w:rsidRDefault="00307298" w:rsidP="00307298">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Тел</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47D66171" w14:textId="77777777" w:rsidR="00307298" w:rsidRDefault="00307298" w:rsidP="00307298">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0665079E" w14:textId="77777777" w:rsidR="00307298" w:rsidRDefault="00307298" w:rsidP="00307298">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CE1EA86" w14:textId="77777777" w:rsidR="00307298" w:rsidRDefault="00307298" w:rsidP="00307298">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31EF0460" w14:textId="77777777" w:rsidR="00307298" w:rsidRDefault="00307298" w:rsidP="00307298">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Заява</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C72055" w:rsidRDefault="00C72055" w:rsidP="00C72055">
+    <w:p w14:paraId="3987ADB8" w14:textId="77777777" w:rsidR="00307298" w:rsidRDefault="00307298" w:rsidP="00307298">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005C3531" w:rsidRDefault="001E019A" w:rsidP="005C3531">
-[...26 lines deleted...]
-      <w:r w:rsidR="005C3531">
+    <w:p w14:paraId="25203354" w14:textId="77777777" w:rsidR="00307298" w:rsidRDefault="00307298" w:rsidP="00F5576A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Для подачі пакету документів у відділ кадрів на виготовлення дубліката додатка до диплома (бакалавра, спеціаліста, магістра) ____/____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F5DDBEE" w14:textId="77777777" w:rsidR="00307298" w:rsidRPr="00307298" w:rsidRDefault="00307298" w:rsidP="00F5576A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00307298">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>серія</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ECB1F11" w14:textId="77777777" w:rsidR="00307298" w:rsidRDefault="00B5266E" w:rsidP="00F5576A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">виданого (ким) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">інститут, академія або </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>університет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>___________________року</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41738E57" w14:textId="77777777" w:rsidR="00B5266E" w:rsidRPr="00B5266E" w:rsidRDefault="00B5266E" w:rsidP="00F5576A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5266E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>(число, місяць)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09287E2B" w14:textId="77777777" w:rsidR="00307298" w:rsidRDefault="00B5266E" w:rsidP="00F5576A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>прошу надати інформацію, яка знаходиться у моїй особовій справі студента (денної, заочної) форми навчання, ________________________ факультету, за</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="717CF3F0" w14:textId="77777777" w:rsidR="00B5266E" w:rsidRDefault="00B5266E" w:rsidP="00F5576A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B5266E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>(назва факультету)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61A7207E" w14:textId="77777777" w:rsidR="00B5266E" w:rsidRDefault="00B5266E" w:rsidP="00F5576A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>спеціальністю __________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63966799" w14:textId="77777777" w:rsidR="00B5266E" w:rsidRDefault="00B5266E" w:rsidP="00F5576A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F5576A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F5576A" w:rsidRPr="00F5576A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>(вказати спеціальність)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C115304" w14:textId="77777777" w:rsidR="00F5576A" w:rsidRDefault="00F5576A" w:rsidP="00F5576A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FAA92A6" w14:textId="77777777" w:rsidR="00F5576A" w:rsidRDefault="00F5576A" w:rsidP="00B5266E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DC8CE1C" w14:textId="77777777" w:rsidR="00307298" w:rsidRDefault="00F5576A" w:rsidP="00307298">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>д</w:t>
+      </w:r>
+      <w:r w:rsidR="00307298">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ата </w:t>
+      </w:r>
+      <w:r w:rsidR="00307298">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00307298">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00307298">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00307298">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00307298">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00307298">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>підпис</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B97DFEB" w14:textId="77777777" w:rsidR="00307298" w:rsidRDefault="00307298" w:rsidP="00307298">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C75E262" w14:textId="77777777" w:rsidR="00307298" w:rsidRDefault="00307298" w:rsidP="00307298">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="317AA34B" w14:textId="77777777" w:rsidR="00307298" w:rsidRDefault="00307298" w:rsidP="00307298">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48D737FB" w14:textId="77777777" w:rsidR="00307298" w:rsidRDefault="00307298" w:rsidP="00307298">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="038B79D2" w14:textId="77777777" w:rsidR="00307298" w:rsidRDefault="00307298" w:rsidP="00307298">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18CD1468" w14:textId="25A24219" w:rsidR="006B4955" w:rsidRDefault="00273BEE" w:rsidP="006B4955">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk225156542"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">В.о. ректора </w:t>
+      </w:r>
+      <w:r w:rsidR="006B4955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>УНУ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E948638" w14:textId="14AF05AA" w:rsidR="006B4955" w:rsidRDefault="006B4955" w:rsidP="006B4955">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Олені </w:t>
+      </w:r>
+      <w:r w:rsidR="00273BEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ЯРОШИНСЬКІЙ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72EDBACD" w14:textId="77777777" w:rsidR="006B4955" w:rsidRDefault="006B4955" w:rsidP="006B4955">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Прізвище , ім’я по батькові</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25244DF9" w14:textId="77777777" w:rsidR="006B4955" w:rsidRDefault="006B4955" w:rsidP="006B4955">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Поштова адреса</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CD01AE7" w14:textId="77777777" w:rsidR="006B4955" w:rsidRPr="00307298" w:rsidRDefault="006B4955" w:rsidP="006B4955">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00307298">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>(вказується за потреби)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56A4FAC4" w14:textId="77777777" w:rsidR="006B4955" w:rsidRDefault="006B4955" w:rsidP="006B4955">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Тел</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="002030C4">
-[...132 lines deleted...]
-    <w:p w:rsidR="005C3531" w:rsidRDefault="005C3531" w:rsidP="001E019A">
+    </w:p>
+    <w:p w14:paraId="12350BF2" w14:textId="77777777" w:rsidR="006B4955" w:rsidRDefault="006B4955" w:rsidP="006B4955">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1817F51E" w14:textId="77777777" w:rsidR="006B4955" w:rsidRDefault="006B4955" w:rsidP="006B4955">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A234E32" w14:textId="77777777" w:rsidR="006B4955" w:rsidRDefault="006B4955" w:rsidP="006B4955">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="677BCD3F" w14:textId="77777777" w:rsidR="006B4955" w:rsidRDefault="006B4955" w:rsidP="006B4955">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Заява</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="137DD81C" w14:textId="77777777" w:rsidR="006B4955" w:rsidRDefault="006B4955" w:rsidP="006B4955">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DD86510" w14:textId="77777777" w:rsidR="006B4955" w:rsidRDefault="006B4955" w:rsidP="006B4955">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>_______________________.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00317EC0" w:rsidRDefault="002030C4" w:rsidP="001E019A">
+        <w:t>Прошу видати мені архівну довідку про мою роботу в університеті (інституті, академії) з ______ року по _____рік, на _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51AA0E2C" w14:textId="77777777" w:rsidR="006B4955" w:rsidRPr="006B4955" w:rsidRDefault="006B4955" w:rsidP="006B4955">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006B4955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>(вказати посаду та місце роботи)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03EE9564" w14:textId="77777777" w:rsidR="006B4955" w:rsidRDefault="006B4955" w:rsidP="006B4955">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>Термін відрядження: з__________</w:t>
-[...58 lines deleted...]
-    <w:p w:rsidR="00870ADB" w:rsidRDefault="00870ADB" w:rsidP="001E019A">
+        <w:t xml:space="preserve"> Довідка необхідна для подання_______________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72E5C3EA" w14:textId="77777777" w:rsidR="006B4955" w:rsidRPr="006B4955" w:rsidRDefault="006B4955" w:rsidP="006B4955">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00870ADB" w:rsidRDefault="00870ADB" w:rsidP="001E019A">
+          <w:sz w:val="16"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006B4955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(вказати причину та установу, що вимагає довідку)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7399D6C0" w14:textId="77777777" w:rsidR="006B4955" w:rsidRDefault="006B4955" w:rsidP="006B4955">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-    <w:p w:rsidR="00C72055" w:rsidRDefault="00AF3524" w:rsidP="00C72055">
+    </w:p>
+    <w:p w14:paraId="6FD06F92" w14:textId="77777777" w:rsidR="006B4955" w:rsidRDefault="006B4955" w:rsidP="006B4955">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-    <w:p w:rsidR="00C72055" w:rsidRDefault="00C72055" w:rsidP="00C72055">
+    </w:p>
+    <w:p w14:paraId="2A551C91" w14:textId="41CE89BC" w:rsidR="006B4955" w:rsidRDefault="0069263C" w:rsidP="006B4955">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>д</w:t>
+      </w:r>
+      <w:r w:rsidR="006B4955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ата </w:t>
+      </w:r>
+      <w:r w:rsidR="006B4955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006B4955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006B4955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006B4955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006B4955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006B4955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>підпис</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E35A924" w14:textId="77777777" w:rsidR="006B4955" w:rsidRDefault="006B4955" w:rsidP="006B4955">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF3524" w:rsidRDefault="00AF3524" w:rsidP="00C72055">
+    <w:p w14:paraId="0BA681FA" w14:textId="77777777" w:rsidR="006B4955" w:rsidRDefault="006B4955" w:rsidP="006B4955">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C72055" w:rsidRDefault="005202DC" w:rsidP="00C72055">
-[...2705 lines deleted...]
-    <w:p w:rsidR="00307298" w:rsidRDefault="006B4955">
+    <w:p w14:paraId="0DD51AA2" w14:textId="77777777" w:rsidR="00307298" w:rsidRDefault="006B4955">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>До заяви необхідно додати:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B4955" w:rsidRDefault="006B4955" w:rsidP="006B4955">
+    <w:p w14:paraId="436B5EEA" w14:textId="77777777" w:rsidR="006B4955" w:rsidRDefault="006B4955" w:rsidP="006B4955">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Копію паспорта (перша сторінка)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B4955" w:rsidRDefault="006B4955">
-[...14 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+    <w:p w14:paraId="09251B57" w14:textId="768E1EAA" w:rsidR="00D6099A" w:rsidRDefault="00D6099A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="434041DF" w14:textId="77777777" w:rsidR="00D6099A" w:rsidRPr="00D6099A" w:rsidRDefault="00D6099A" w:rsidP="00D6099A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5245"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk225157089"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00D6099A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>В.о. ректора УНУ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="132BF197" w14:textId="77777777" w:rsidR="00D6099A" w:rsidRPr="00D6099A" w:rsidRDefault="00D6099A" w:rsidP="00D6099A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5245"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D6099A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Олені ЯРОШИНСЬКІЙ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17DFDEB6" w14:textId="1B389FE3" w:rsidR="00D6099A" w:rsidRPr="00D6099A" w:rsidRDefault="00D6099A" w:rsidP="00D6099A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5245"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>займана посада</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11C2BF71" w14:textId="45F56468" w:rsidR="00D6099A" w:rsidRPr="00D6099A" w:rsidRDefault="00D6099A" w:rsidP="00D6099A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5245"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>назва кафедри (або підрозділу)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16E71D2F" w14:textId="785F0130" w:rsidR="00D6099A" w:rsidRPr="00D6099A" w:rsidRDefault="005C39D1" w:rsidP="005C39D1">
+      <w:pPr>
+        <w:ind w:left="5245"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Прізвище, ім’я по батькові</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B574F58" w14:textId="77777777" w:rsidR="00D6099A" w:rsidRPr="00D6099A" w:rsidRDefault="00D6099A" w:rsidP="00D6099A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F8BB072" w14:textId="77777777" w:rsidR="00D6099A" w:rsidRPr="00D6099A" w:rsidRDefault="00D6099A" w:rsidP="00D6099A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CFCD836" w14:textId="77777777" w:rsidR="00D6099A" w:rsidRPr="00D6099A" w:rsidRDefault="00D6099A" w:rsidP="00D6099A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D6099A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Заява</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AFF5E72" w14:textId="77777777" w:rsidR="00D6099A" w:rsidRPr="00D6099A" w:rsidRDefault="00D6099A" w:rsidP="00D6099A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51D6F230" w14:textId="63AD8BC9" w:rsidR="00D6099A" w:rsidRPr="00D6099A" w:rsidRDefault="00D6099A" w:rsidP="005C39D1">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D6099A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Прошу </w:t>
+      </w:r>
+      <w:r w:rsidR="005C39D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>надати мені житло покращеного типу в гуртожитку №4 на період працевлаштування в університеті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A2AA514" w14:textId="12AAA070" w:rsidR="00D6099A" w:rsidRDefault="005C39D1" w:rsidP="005C39D1">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>На даний час проживаю в гуртожитку №____ .</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5551688A" w14:textId="56CE1F93" w:rsidR="005C39D1" w:rsidRPr="00D6099A" w:rsidRDefault="005C39D1" w:rsidP="005C39D1">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Склад сім’ї:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D101713" w14:textId="77777777" w:rsidR="00D6099A" w:rsidRPr="00D6099A" w:rsidRDefault="00D6099A" w:rsidP="00D6099A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D520DF8" w14:textId="77777777" w:rsidR="00D6099A" w:rsidRPr="00D6099A" w:rsidRDefault="00D6099A" w:rsidP="00D6099A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FEEAEC6" w14:textId="3C9E2A76" w:rsidR="00D6099A" w:rsidRPr="00D6099A" w:rsidRDefault="00D6099A" w:rsidP="005C39D1">
+      <w:pPr>
+        <w:ind w:left="708" w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D6099A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">дата </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D6099A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D6099A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005C39D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D6099A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D6099A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D6099A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D6099A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D6099A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>підпис</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42B3A6F0" w14:textId="77777777" w:rsidR="00D6099A" w:rsidRPr="00D6099A" w:rsidRDefault="00D6099A" w:rsidP="00D6099A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01182A32" w14:textId="77777777" w:rsidR="00D6099A" w:rsidRPr="00D6099A" w:rsidRDefault="00D6099A" w:rsidP="00D6099A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78E1B614" w14:textId="15901B0E" w:rsidR="005C39D1" w:rsidRDefault="005C39D1" w:rsidP="00D6099A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Начальник відділу кадрів</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="546AB3FD" w14:textId="77777777" w:rsidR="005C39D1" w:rsidRDefault="005C39D1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="3A32E808" w14:textId="77777777" w:rsidR="005C39D1" w:rsidRPr="00D6099A" w:rsidRDefault="005C39D1" w:rsidP="005C39D1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5245"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D6099A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>В.о. ректора УНУ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DFC4E13" w14:textId="77777777" w:rsidR="005C39D1" w:rsidRPr="00D6099A" w:rsidRDefault="005C39D1" w:rsidP="005C39D1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5245"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D6099A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Олені ЯРОШИНСЬКІЙ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="634C2091" w14:textId="16264D00" w:rsidR="005C39D1" w:rsidRPr="00D6099A" w:rsidRDefault="005C39D1" w:rsidP="005C39D1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5245"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>студента (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>) факультет, група</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26353949" w14:textId="77777777" w:rsidR="005C39D1" w:rsidRPr="00D6099A" w:rsidRDefault="005C39D1" w:rsidP="00373FED">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5245"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Прізвище, ім’я по батькові</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62E377DD" w14:textId="3326DD07" w:rsidR="005C39D1" w:rsidRDefault="005C39D1" w:rsidP="00373FED">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5245"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>адреса</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14853967" w14:textId="37087D06" w:rsidR="005C39D1" w:rsidRPr="00D6099A" w:rsidRDefault="005C39D1" w:rsidP="00373FED">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5245"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>тел</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B7A4B07" w14:textId="77777777" w:rsidR="005C39D1" w:rsidRPr="00D6099A" w:rsidRDefault="005C39D1" w:rsidP="005C39D1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D9D1B0B" w14:textId="77777777" w:rsidR="005C39D1" w:rsidRPr="00D6099A" w:rsidRDefault="005C39D1" w:rsidP="005C39D1">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D6099A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Заява</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F23441E" w14:textId="77777777" w:rsidR="005C39D1" w:rsidRPr="00D6099A" w:rsidRDefault="005C39D1" w:rsidP="005C39D1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="123908A8" w14:textId="7E24BFE1" w:rsidR="005C39D1" w:rsidRDefault="005C39D1" w:rsidP="00373FED">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D6099A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Прошу </w:t>
+      </w:r>
+      <w:r w:rsidR="00373FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>дати дозвіл на зміну платника за навчання по договору.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18FF2C67" w14:textId="05A61CC4" w:rsidR="00373FED" w:rsidRDefault="00373FED" w:rsidP="00373FED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Договір від __________2026 №________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="577E7E0A" w14:textId="29EC353C" w:rsidR="00373FED" w:rsidRDefault="00373FED" w:rsidP="00373FED">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>В договорі вказати, що платником за навчання буде:___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04172A9F" w14:textId="20AEE5FC" w:rsidR="00373FED" w:rsidRPr="00D6099A" w:rsidRDefault="00373FED" w:rsidP="00373FED">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00373FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>(назва організації)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="310DE189" w14:textId="4D7CF168" w:rsidR="005C39D1" w:rsidRDefault="00373FED" w:rsidP="00373FED">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ЄДРПОУ___________, МФО____________, р/р </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>UA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>____________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EA835C9" w14:textId="1369E02C" w:rsidR="00373FED" w:rsidRPr="00373FED" w:rsidRDefault="00373FED" w:rsidP="00373FED">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00373FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>(рахунок)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C9209B3" w14:textId="5C7551FB" w:rsidR="005C39D1" w:rsidRPr="00D6099A" w:rsidRDefault="00373FED" w:rsidP="005C39D1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>адреса__________________________________________________________ .</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2171A3C3" w14:textId="77777777" w:rsidR="00373FED" w:rsidRDefault="00373FED" w:rsidP="005C39D1">
+      <w:pPr>
+        <w:ind w:left="708" w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ADF7E92" w14:textId="77777777" w:rsidR="00373FED" w:rsidRDefault="00373FED" w:rsidP="005C39D1">
+      <w:pPr>
+        <w:ind w:left="708" w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="098B1C6E" w14:textId="155CB6D8" w:rsidR="005C39D1" w:rsidRPr="00D6099A" w:rsidRDefault="005C39D1" w:rsidP="005C39D1">
+      <w:pPr>
+        <w:ind w:left="708" w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D6099A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">дата </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D6099A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D6099A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D6099A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D6099A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D6099A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D6099A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D6099A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>підпис</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38CE59F0" w14:textId="77777777" w:rsidR="005C39D1" w:rsidRDefault="005C39D1" w:rsidP="005C39D1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20AA7BA2" w14:textId="5A622194" w:rsidR="00373FED" w:rsidRDefault="00373FED" w:rsidP="005C39D1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>До заяви необхідно додати:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="320E62F5" w14:textId="57CDC392" w:rsidR="00373FED" w:rsidRDefault="00373FED" w:rsidP="00373FED">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Копія договору про надання платної освітньої послуги;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75BC2D19" w14:textId="17761745" w:rsidR="00373FED" w:rsidRDefault="00373FED" w:rsidP="00373FED">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Копія договору про надання освітніх послуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="232AC619" w14:textId="540C5FEB" w:rsidR="00373FED" w:rsidRDefault="00373FED" w:rsidP="00373FED">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Копія паспорта (обидві сторони);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E69531C" w14:textId="374151E5" w:rsidR="00373FED" w:rsidRDefault="00373FED" w:rsidP="00373FED">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Копія ідентифікаційного коду (обидві сторони);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0737CA9B" w14:textId="2D315D01" w:rsidR="00373FED" w:rsidRDefault="00373FED" w:rsidP="00373FED">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Копія витягу (виписки) з єдиного державного реєстру юридичних осіб;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B3EB853" w14:textId="6E39E3E1" w:rsidR="00373FED" w:rsidRPr="00373FED" w:rsidRDefault="00373FED" w:rsidP="00373FED">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Банківські реквізити.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04FE40BC" w14:textId="20DF3052" w:rsidR="005C39D1" w:rsidRDefault="005C39D1" w:rsidP="005C39D1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21A36CC2" w14:textId="77777777" w:rsidR="00D6099A" w:rsidRPr="00D6099A" w:rsidRDefault="00D6099A" w:rsidP="00D6099A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00D6099A" w:rsidRPr="00D6099A">
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009A5C9C" w:rsidRDefault="009A5C9C" w:rsidP="00C579B3">
+    <w:p w14:paraId="1F6DDB46" w14:textId="77777777" w:rsidR="002D3701" w:rsidRDefault="002D3701" w:rsidP="00C579B3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009A5C9C" w:rsidRDefault="009A5C9C" w:rsidP="00C579B3">
+    <w:p w14:paraId="10FF5535" w14:textId="77777777" w:rsidR="002D3701" w:rsidRDefault="002D3701" w:rsidP="00C579B3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="00C579B3" w:rsidRDefault="00C579B3">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="365CFE30" w14:textId="77777777" w:rsidR="00C579B3" w:rsidRDefault="00C579B3">
     <w:pPr>
       <w:pStyle w:val="a8"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="00C579B3" w:rsidRDefault="00C579B3">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="445CB906" w14:textId="77777777" w:rsidR="00C579B3" w:rsidRDefault="00C579B3">
     <w:pPr>
       <w:pStyle w:val="a8"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="00C579B3" w:rsidRDefault="00C579B3">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="51126BE8" w14:textId="77777777" w:rsidR="00C579B3" w:rsidRDefault="00C579B3">
     <w:pPr>
       <w:pStyle w:val="a8"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009A5C9C" w:rsidRDefault="009A5C9C" w:rsidP="00C579B3">
+    <w:p w14:paraId="56925BFF" w14:textId="77777777" w:rsidR="002D3701" w:rsidRDefault="002D3701" w:rsidP="00C579B3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009A5C9C" w:rsidRDefault="009A5C9C" w:rsidP="00C579B3">
+    <w:p w14:paraId="7B60E5C8" w14:textId="77777777" w:rsidR="002D3701" w:rsidRDefault="002D3701" w:rsidP="00C579B3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="00C579B3" w:rsidRDefault="00C579B3">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5C29CFD6" w14:textId="77777777" w:rsidR="00C579B3" w:rsidRDefault="00C579B3">
     <w:pPr>
       <w:pStyle w:val="a6"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1726181509"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Watermarks"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w:rsidR="00C579B3" w:rsidRDefault="009A5C9C">
+      <w:p w14:paraId="53BD4C1D" w14:textId="77777777" w:rsidR="00C579B3" w:rsidRDefault="00000000">
         <w:pPr>
           <w:pStyle w:val="a6"/>
         </w:pPr>
         <w:r>
-          <w:pict>
+          <w:pict w14:anchorId="028E5152">
             <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
               <v:formulas>
                 <v:f eqn="sum #0 0 10800"/>
                 <v:f eqn="prod #0 2 1"/>
                 <v:f eqn="sum 21600 0 @1"/>
                 <v:f eqn="sum 0 0 @2"/>
                 <v:f eqn="sum 21600 0 @3"/>
                 <v:f eqn="if @0 @3 0"/>
                 <v:f eqn="if @0 21600 @1"/>
                 <v:f eqn="if @0 0 @2"/>
                 <v:f eqn="if @0 @4 21600"/>
                 <v:f eqn="mid @5 @6"/>
                 <v:f eqn="mid @8 @5"/>
                 <v:f eqn="mid @7 @8"/>
                 <v:f eqn="mid @6 @7"/>
                 <v:f eqn="sum @6 0 @5"/>
               </v:formulas>
               <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
               <v:textpath on="t" fitshape="t"/>
               <v:handles>
                 <v:h position="#0,bottomRight" xrange="6629,14971"/>
               </v:handles>
               <o:lock v:ext="edit" text="t" shapetype="t"/>
             </v:shapetype>
-            <v:shape id="PowerPlusWaterMarkObject10464034" o:spid="_x0000_s2050" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:375.75pt;height:123pt;rotation:315;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
+            <v:shape id="PowerPlusWaterMarkObject10464034" o:spid="_x0000_s1026" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:375.75pt;height:123pt;rotation:315;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
               <v:fill opacity=".5"/>
               <v:textpath style="font-family:&quot;Cambria&quot;;font-size:105pt" string="ЗРАЗОК"/>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="00C579B3" w:rsidRDefault="00C579B3">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="22C628CA" w14:textId="77777777" w:rsidR="00C579B3" w:rsidRDefault="00C579B3">
     <w:pPr>
       <w:pStyle w:val="a6"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25A90FD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="94342BBA"/>
+    <w:tmpl w:val="AFAAA960"/>
     <w:lvl w:ilvl="0" w:tplc="04220001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04220003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04220005" w:tentative="1">
@@ -6297,310 +7752,569 @@
     <w:lvl w:ilvl="7" w:tplc="04220003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04220005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1792243045">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C73876"/>
+    <w:rsid w:val="00002C14"/>
+    <w:rsid w:val="00002D3E"/>
     <w:rsid w:val="001B14DB"/>
+    <w:rsid w:val="001D2010"/>
     <w:rsid w:val="001E019A"/>
     <w:rsid w:val="002030C4"/>
     <w:rsid w:val="00232BE4"/>
     <w:rsid w:val="00232E90"/>
+    <w:rsid w:val="00273BEE"/>
+    <w:rsid w:val="002D3701"/>
     <w:rsid w:val="00307298"/>
     <w:rsid w:val="00317EC0"/>
     <w:rsid w:val="00344D62"/>
+    <w:rsid w:val="00373FED"/>
     <w:rsid w:val="005202DC"/>
+    <w:rsid w:val="005217E4"/>
+    <w:rsid w:val="005A786A"/>
     <w:rsid w:val="005C3531"/>
+    <w:rsid w:val="005C39D1"/>
+    <w:rsid w:val="00631059"/>
     <w:rsid w:val="00634795"/>
     <w:rsid w:val="00654538"/>
     <w:rsid w:val="0068251E"/>
+    <w:rsid w:val="006855CD"/>
     <w:rsid w:val="00691C36"/>
+    <w:rsid w:val="0069263C"/>
     <w:rsid w:val="006B4955"/>
     <w:rsid w:val="006B7A2F"/>
     <w:rsid w:val="00784F51"/>
     <w:rsid w:val="00870ADB"/>
     <w:rsid w:val="008D2D20"/>
+    <w:rsid w:val="009055AC"/>
     <w:rsid w:val="009A5C9C"/>
     <w:rsid w:val="00A24B2B"/>
     <w:rsid w:val="00AC6359"/>
     <w:rsid w:val="00AF3524"/>
     <w:rsid w:val="00B03CA1"/>
     <w:rsid w:val="00B5266E"/>
+    <w:rsid w:val="00B7794A"/>
     <w:rsid w:val="00BC6C37"/>
     <w:rsid w:val="00BD00F2"/>
     <w:rsid w:val="00BF607A"/>
     <w:rsid w:val="00C139C3"/>
     <w:rsid w:val="00C41545"/>
     <w:rsid w:val="00C53192"/>
     <w:rsid w:val="00C579B3"/>
     <w:rsid w:val="00C72055"/>
     <w:rsid w:val="00C73876"/>
     <w:rsid w:val="00C746E1"/>
     <w:rsid w:val="00CB41D0"/>
     <w:rsid w:val="00D13046"/>
     <w:rsid w:val="00D32369"/>
+    <w:rsid w:val="00D6099A"/>
+    <w:rsid w:val="00DC3194"/>
+    <w:rsid w:val="00E54F32"/>
+    <w:rsid w:val="00E5597E"/>
     <w:rsid w:val="00EB18E4"/>
     <w:rsid w:val="00EB63BB"/>
     <w:rsid w:val="00ED73ED"/>
     <w:rsid w:val="00F5576A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="2DC76769"/>
+  <w15:docId w15:val="{FCD6CB5A-32E9-4BC5-A8DA-84498A5F2E50}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00C72055"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00C579B3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
@@ -6631,51 +8345,51 @@
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00317EC0"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a4">
-    <w:name w:val="Текст выноски Знак"/>
+    <w:name w:val="Текст у виносці Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00317EC0"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="a5">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00C579B3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -6693,435 +8407,102 @@
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C579B3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a7">
-    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:name w:val="Верхній колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C579B3"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a8">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a9"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C579B3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a9">
-    <w:name w:val="Нижний колонтитул Знак"/>
-[...332 lines deleted...]
-    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:name w:val="Нижній колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C579B3"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="aa">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="006B4955"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7374,78 +8755,85 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A91A4D5-5C42-4A71-A2B7-89A6998DDBD2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7300EA76-F939-4A33-ABEC-78692034CBA1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>1967</Characters>
+  <Pages>12</Pages>
+  <Words>4221</Words>
+  <Characters>2406</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>20</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Назва</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5406</CharactersWithSpaces>
+  <CharactersWithSpaces>6614</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>poshta</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>